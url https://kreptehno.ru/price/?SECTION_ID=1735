--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -692,51 +692,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de88de45e4933923d85f3e5265fca1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57185fe3f8b7c8db8bd21b3480b0c471.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1382,106 +1382,106 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>643</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>145</v>
+        <v>179</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
-        <v>686</v>
+        <v>787</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>879</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>893</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>980</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>508</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>321</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -1492,161 +1492,161 @@
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>2962</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>1518</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>386</v>
+        <v>467</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>857</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>675</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>209</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>1623</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>1943</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>964</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>306</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>420</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>536</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
-        <v>743</v>
+        <v>980</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>309</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>365</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -1657,51 +1657,51 @@
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>1513</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>2266</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
-        <v>590</v>
+        <v>676</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>354</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>1543</v>
       </c>
     </row>
     <row r="64" spans="1:4">
@@ -1811,106 +1811,106 @@
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>751</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>266</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>349</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>429</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>531</v>
+        <v>621</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>288</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
-        <v>398</v>
+        <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>541</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>407</v>
       </c>
     </row>
     <row r="83" spans="1:4">
@@ -1998,51 +1998,51 @@
         <v>167</v>
       </c>
       <c r="D90" s="8">
         <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="8">
         <v>343</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="8">
-        <v>461</v>
+        <v>529</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="5" t="s">
         <v>172</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>