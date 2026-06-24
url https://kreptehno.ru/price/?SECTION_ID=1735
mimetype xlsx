--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -692,51 +692,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57185fe3f8b7c8db8bd21b3480b0c471.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91575bfe6831c4eaf19d4ef31872391.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>