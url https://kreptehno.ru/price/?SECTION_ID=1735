--- v2 (2026-06-24)
+++ v3 (2026-10-29)
@@ -692,51 +692,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91575bfe6831c4eaf19d4ef31872391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215e3e659aa855f6f3126ac91dfa3d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1118,128 +1118,128 @@
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>508</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>504</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1226</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>266</v>
+        <v>333</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>804</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>795</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>399</v>
+        <v>477</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>1468</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>386</v>
+        <v>477</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:4">
@@ -1437,51 +1437,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>893</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>1125</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>508</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>321</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -1525,84 +1525,84 @@
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>857</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>675</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>1623</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>1943</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>1106</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>306</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>420</v>
       </c>
     </row>
     <row r="55" spans="1:4">
@@ -1789,117 +1789,117 @@
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>579</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>1478</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
-        <v>751</v>
+        <v>910</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>266</v>
+        <v>333</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>400</v>
+        <v>408</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>429</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>621</v>
+        <v>634</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>288</v>
+        <v>376</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>541</v>
       </c>
     </row>
     <row r="82" spans="1:4">