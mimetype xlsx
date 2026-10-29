--- v3 (2026-10-29)
+++ v4 (2026-10-29)
@@ -692,51 +692,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215e3e659aa855f6f3126ac91dfa3d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35690d353b2cc7e440f639351355d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>