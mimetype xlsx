--- v0 (2026-04-17)
+++ v1 (2026-07-03)
@@ -1745,51 +1745,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518928a03d56913f5213bc2a726f1f91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8a5440b00371b6b0e182a3fb4ea4c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4628,51 +4628,51 @@
         <v>427</v>
       </c>
       <c r="D241" s="8">
         <v>10.3</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D242" s="8">
         <v>15.6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D243" s="8">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D244" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D245" s="8">
         <v>11.9</v>
       </c>
     </row>
     <row r="246" spans="1:4">
@@ -4683,51 +4683,51 @@
         <v>437</v>
       </c>
       <c r="D246" s="8">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D247" s="8">
         <v>17.5</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D248" s="8">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D249" s="8">
         <v>13.2</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D250" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="251" spans="1:4">
@@ -4924,51 +4924,51 @@
         <v>477</v>
       </c>
       <c r="D269" s="8">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D270" s="8">
         <v>12.6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D271" s="8">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D272" s="8">
         <v>57</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D273" s="8">
         <v>71</v>
       </c>
     </row>
     <row r="274" spans="1:4">