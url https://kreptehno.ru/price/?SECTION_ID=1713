--- v1 (2026-07-03)
+++ v2 (2026-08-18)
@@ -1037,51 +1037,51 @@
   <si>
     <t>Дюбель фасадный KPR-PIKE 8*140К с шестигранным шурупом, нейлон, Wkret-met</t>
   </si>
   <si>
     <t>008-140</t>
   </si>
   <si>
     <t>Дюбель фасадный KPR-PIKE 8*120К с шестигранным шурупом, нейлон, Wkret-met</t>
   </si>
   <si>
     <t>008-120</t>
   </si>
   <si>
     <t>Дюбель фасадный KPR-FAST 12*160K с бортом, шестигр шуруп с напрес. шайбой, нейлон T40, SW13 Wkret-met</t>
   </si>
   <si>
     <t>012-016</t>
   </si>
   <si>
     <t>Дюбель фасадный KPR-FAST 12*120K с бортом, шестигр шуруп с напрес. шайбой, нейлон T40 Wkret-met</t>
   </si>
   <si>
     <t>012-012</t>
   </si>
   <si>
-    <t>Дюбель фасадный KPR-PIKE 8* 60SК с шурупом потай. нейлон Pz3, Wkret-met</t>
+    <t>Дюбель фасадный KPR-PIKE 8* 65SК с шурупом потай. нейлон Pz3, Wkret-met</t>
   </si>
   <si>
     <t>018-065</t>
   </si>
   <si>
     <t>Дюбель фасадный KPR-FAST 10*100K-D с бортом, шестигр шуруп с напрес. шайбой, горячеоцинк. нейлон T40 Wkret-met</t>
   </si>
   <si>
     <t>017-010ГЦ</t>
   </si>
   <si>
     <t>Дюбель фасадный KPR-PIKE 8* 80К с шестигранным шурупом, нейлон, Wkret-met</t>
   </si>
   <si>
     <t>008-080</t>
   </si>
   <si>
     <t>Дюбель фасадный KPS-FAST 8*100К с шестигранным шурупом, нейлон, T30, Wkret-met</t>
   </si>
   <si>
     <t>008-100К</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный KPS-FAST 10*140S с шурупом потай. нейлон T40, Wkret-met </t>
   </si>
@@ -1745,51 +1745,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8a5440b00371b6b0e182a3fb4ea4c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b1e1573074b06b1e4156d0b35ac71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>