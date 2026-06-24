--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -2477,51 +2477,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d9826a7b133973cea65f04da10661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0c91ec71bb32f95e2b038741cdcfd1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4177,51 +4177,51 @@
         <v>6</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D129" s="8">
         <v>1287</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D130" s="8">
-        <v>3996</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D131" s="8">
         <v>2163</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D132" s="8">
         <v>5804</v>
       </c>
     </row>
     <row r="133" spans="1:4">
@@ -4309,51 +4309,51 @@
         <v>255</v>
       </c>
       <c r="D140" s="8">
         <v>3075</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D141" s="8">
         <v>434</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D142" s="8">
-        <v>636</v>
+        <v>736</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D143" s="8">
         <v>2597</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D144" s="8">
         <v>2960</v>
       </c>
     </row>
     <row r="145" spans="1:4">
@@ -4430,106 +4430,106 @@
         <v>277</v>
       </c>
       <c r="D151" s="8">
         <v>1285</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D152" s="8">
         <v>9813</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D153" s="8">
-        <v>3624</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D154" s="8">
-        <v>771</v>
+        <v>809</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D155" s="8">
         <v>1683</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D156" s="8">
-        <v>203</v>
+        <v>223</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D157" s="8">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D158" s="8">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D159" s="8">
         <v>4146</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D160" s="8">
         <v>1468</v>
       </c>
     </row>
     <row r="161" spans="1:4">
@@ -4551,51 +4551,51 @@
         <v>299</v>
       </c>
       <c r="D162" s="8">
         <v>9988</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D163" s="8">
         <v>54</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D164" s="8">
-        <v>1287</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D165" s="8">
         <v>283</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D166" s="8">
         <v>823</v>
       </c>
     </row>
     <row r="167" spans="1:4">
@@ -4606,51 +4606,51 @@
         <v>309</v>
       </c>
       <c r="D167" s="8">
         <v>518</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D168" s="8">
         <v>1913</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D169" s="8">
-        <v>707</v>
+        <v>711</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D170" s="8">
         <v>1407</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D171" s="8">
         <v>2122</v>
       </c>
     </row>
     <row r="172" spans="1:4">
@@ -4868,150 +4868,150 @@
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="5" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D195" s="8">
-        <v>2082</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D196" s="8">
-        <v>1758</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D197" s="8">
         <v>1869</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D198" s="8">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D199" s="8">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D200" s="8">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D201" s="8">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D202" s="8">
-        <v>289</v>
+        <v>197</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D203" s="8">
-        <v>390</v>
+        <v>232</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D204" s="8">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D205" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>6</v>
       </c>
@@ -6819,51 +6819,51 @@
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="5" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D380" s="8">
-        <v>2986</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D381" s="8">
         <v>2511</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="5" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>6</v>
       </c>