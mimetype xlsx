--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="768">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Крепежные изделия Fischer /Германия//Анкер втулочный FSA, FISCHER /Германия/</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -900,56 +900,50 @@
     <t>8627</t>
   </si>
   <si>
     <t>Анкер химический EVOCAP EXTREME М10, капсула 90мм (винилэстер) TYTAN</t>
   </si>
   <si>
     <t>13086</t>
   </si>
   <si>
     <t>Анкер химический EVOCAP EXTREME М12, капсула 110мм (винилэстер) TYTAN</t>
   </si>
   <si>
     <t>13048</t>
   </si>
   <si>
     <t>Анкер химический EVOCAP EXTREME М8, капсула 80мм (винилэстер) TYTAN</t>
   </si>
   <si>
     <t>13123</t>
   </si>
   <si>
     <t>Инъекционный состав TIT PE-500  585 мл., эпокси, Tech-Krep</t>
   </si>
   <si>
     <t>59984</t>
-  </si>
-[...4 lines deleted...]
-    <t>59985</t>
   </si>
   <si>
     <t>Щетка для прочистки отверстий MB 20 ТК PRO</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>Пистолет (дозатор) ТК PRO для химических анкеров 385/585мл, Tech-Krep</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>Смеситель запасной TK PRO для инъекционного состава, Tech-Krep</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
     <t>Щетка для прочистки отверстий MB 12 ТК PRO</t>
   </si>
   <si>
     <t>8628</t>
   </si>
@@ -2477,51 +2471,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0c91ec71bb32f95e2b038741cdcfd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b30e0104c9ddd774d330be85424211.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2817,54 +2811,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D430"/>
+  <dimension ref="A1:D429"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B430" sqref="B430"/>
+      <selection activeCell="B429" sqref="B429"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -4177,51 +4171,51 @@
         <v>6</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D129" s="8">
         <v>1287</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D130" s="8">
-        <v>3990</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D131" s="8">
         <v>2163</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D132" s="8">
         <v>5804</v>
       </c>
     </row>
     <row r="133" spans="1:4">
@@ -4276,51 +4270,51 @@
         <v>249</v>
       </c>
       <c r="D137" s="8">
         <v>4863</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D138" s="8">
         <v>1287</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D139" s="8">
-        <v>1287</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D140" s="8">
         <v>3075</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6" t="s">
         <v>256</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D141" s="8">
         <v>434</v>
       </c>
     </row>
     <row r="142" spans="1:4">
@@ -4507,2867 +4501,2856 @@
         <v>291</v>
       </c>
       <c r="D158" s="8">
         <v>205</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D159" s="8">
         <v>4146</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D160" s="8">
-        <v>1468</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D161" s="8">
-        <v>1287</v>
+        <v>9988</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D162" s="8">
-        <v>9988</v>
+        <v>66</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D163" s="8">
-        <v>54</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D164" s="8">
-        <v>1290</v>
+        <v>283</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D165" s="8">
-        <v>283</v>
+        <v>823</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D166" s="8">
-        <v>823</v>
+        <v>567</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D167" s="8">
-        <v>518</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D168" s="8">
-        <v>1913</v>
+        <v>816</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D169" s="8">
-        <v>711</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D170" s="8">
-        <v>1407</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D171" s="8">
-        <v>2122</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D172" s="8">
-        <v>1655</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="173" spans="1:4">
-      <c r="B173" s="6" t="s">
+      <c r="B173" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="C173" s="7" t="s">
+    </row>
+    <row r="174" spans="1:4">
+      <c r="B174" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="B175" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="D173" s="8">
-[...4 lines deleted...]
-      <c r="B174" s="5" t="s">
+      <c r="C175" s="7" t="s">
         <v>322</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D175" s="8">
+        <v>159</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D176" s="8">
-        <v>159</v>
+        <v>236</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D177" s="8">
-        <v>236</v>
+        <v>173</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D178" s="8">
-        <v>173</v>
+        <v>138</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D179" s="8">
-        <v>138</v>
+        <v>243</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D180" s="8">
-        <v>243</v>
+        <v>92</v>
       </c>
     </row>
     <row r="181" spans="1:4">
-      <c r="B181" s="6" t="s">
+      <c r="B181" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="C181" s="7" t="s">
+    </row>
+    <row r="182" spans="1:4">
+      <c r="B182" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="B183" s="6" t="s">
         <v>334</v>
       </c>
-      <c r="D181" s="8">
-[...4 lines deleted...]
-      <c r="B182" s="5" t="s">
+      <c r="C183" s="7" t="s">
         <v>335</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D183" s="8">
+        <v>1612</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D184" s="8">
-        <v>1612</v>
+        <v>744</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D185" s="8">
-        <v>744</v>
+        <v>862</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>340</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D186" s="8">
-        <v>862</v>
+        <v>967</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D187" s="8">
-        <v>967</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6" t="s">
         <v>344</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D188" s="8">
-        <v>2432</v>
+        <v>463</v>
       </c>
     </row>
     <row r="189" spans="1:4">
-      <c r="B189" s="6" t="s">
+      <c r="B189" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="C189" s="7" t="s">
+    </row>
+    <row r="190" spans="1:4">
+      <c r="B190" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="B191" s="6" t="s">
         <v>347</v>
       </c>
-      <c r="D189" s="8">
-[...4 lines deleted...]
-      <c r="B190" s="5" t="s">
+      <c r="C191" s="7" t="s">
         <v>348</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B191" s="0" t="s">
+      <c r="D191" s="8">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="B192" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="B193" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="C191" s="0" t="s">
+      <c r="C193" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="D191" s="0" t="s">
+      <c r="D193" s="0" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="192" spans="1:4">
-[...3 lines deleted...]
-      <c r="C192" s="7" t="s">
+    <row r="194" spans="1:4">
+      <c r="B194" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="D192" s="8">
-[...4 lines deleted...]
-      <c r="B193" s="5" t="s">
+      <c r="C194" s="7" t="s">
         <v>351</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D194" s="8">
+        <v>1822</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6" t="s">
         <v>352</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D195" s="8">
-        <v>1822</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D196" s="8">
-        <v>1724</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D197" s="8">
-        <v>1869</v>
+        <v>79</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D198" s="8">
-        <v>79</v>
+        <v>160</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D199" s="8">
-        <v>160</v>
+        <v>127</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D200" s="8">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D201" s="8">
-        <v>117</v>
+        <v>197</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D202" s="8">
-        <v>197</v>
+        <v>232</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D203" s="8">
-        <v>232</v>
+        <v>94</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D204" s="8">
-        <v>94</v>
+        <v>38</v>
       </c>
     </row>
     <row r="205" spans="1:4">
-      <c r="B205" s="6" t="s">
+      <c r="B205" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="C205" s="7" t="s">
+    </row>
+    <row r="206" spans="1:4">
+      <c r="B206" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="B207" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="D205" s="8">
-[...4 lines deleted...]
-      <c r="B206" s="5" t="s">
+      <c r="C207" s="7" t="s">
         <v>374</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D207" s="8">
+        <v>927</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D208" s="8">
-        <v>927</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D209" s="8">
-        <v>1629</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D210" s="8">
-        <v>2189</v>
+        <v>870</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D211" s="8">
-        <v>870</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D212" s="8">
-        <v>1793</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D213" s="8">
-        <v>1618</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D214" s="8">
-        <v>1382</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="215" spans="1:4">
-      <c r="B215" s="6" t="s">
+      <c r="B215" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="C215" s="7" t="s">
+    </row>
+    <row r="216" spans="1:4">
+      <c r="B216" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="B217" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="D215" s="8">
-[...4 lines deleted...]
-      <c r="B216" s="5" t="s">
+      <c r="C217" s="7" t="s">
         <v>391</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D217" s="8">
+        <v>176</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>392</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D218" s="8">
-        <v>176</v>
+        <v>241</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>394</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D219" s="8">
-        <v>241</v>
+        <v>534</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D220" s="8">
-        <v>534</v>
+        <v>160</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>398</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D221" s="8">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>400</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D222" s="8">
-        <v>172</v>
+        <v>156</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D223" s="8">
-        <v>156</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D224" s="8">
-        <v>2467</v>
+        <v>167</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D225" s="8">
-        <v>167</v>
+        <v>578</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D226" s="8">
-        <v>578</v>
+        <v>946</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D227" s="8">
-        <v>946</v>
+        <v>168</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="B228" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D228" s="8">
-        <v>168</v>
+        <v>152</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D229" s="8">
-        <v>152</v>
+        <v>238</v>
       </c>
     </row>
     <row r="230" spans="1:4">
-      <c r="B230" s="6" t="s">
+      <c r="B230" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="C230" s="7" t="s">
+    </row>
+    <row r="231" spans="1:4">
+      <c r="B231" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="B232" s="6" t="s">
         <v>417</v>
       </c>
-      <c r="D230" s="8">
-[...4 lines deleted...]
-      <c r="B231" s="5" t="s">
+      <c r="C232" s="7" t="s">
         <v>418</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D232" s="8">
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D233" s="8">
-        <v>0</v>
+        <v>375</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D234" s="8">
-        <v>375</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D235" s="8">
-        <v>4753</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D236" s="8">
-        <v>1783</v>
+        <v>446</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D237" s="8">
-        <v>446</v>
+        <v>73</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D238" s="8">
-        <v>73</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D239" s="8">
-        <v>3409</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D240" s="8">
-        <v>2491</v>
+        <v>473</v>
       </c>
     </row>
     <row r="241" spans="1:4">
-      <c r="B241" s="6" t="s">
+      <c r="B241" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="C241" s="7" t="s">
+    </row>
+    <row r="242" spans="1:4">
+      <c r="B242" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="B243" s="6" t="s">
         <v>436</v>
       </c>
-      <c r="D241" s="8">
-[...4 lines deleted...]
-      <c r="B242" s="5" t="s">
+      <c r="C243" s="7" t="s">
         <v>437</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D243" s="8">
+        <v>273</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D244" s="8">
-        <v>273</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="245" spans="1:4">
-      <c r="B245" s="6" t="s">
+      <c r="B245" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="C245" s="7" t="s">
+    </row>
+    <row r="246" spans="1:4">
+      <c r="B246" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="B247" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="D245" s="8">
-[...4 lines deleted...]
-      <c r="B246" s="5" t="s">
+      <c r="C247" s="7" t="s">
         <v>442</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D247" s="8">
+        <v>871</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D248" s="8">
-        <v>871</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D249" s="8">
-        <v>1122</v>
+        <v>69</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D250" s="8">
-        <v>69</v>
+        <v>52</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D251" s="8">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="252" spans="1:4">
-      <c r="B252" s="6" t="s">
+      <c r="B252" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="C252" s="7" t="s">
+    </row>
+    <row r="253" spans="1:4">
+      <c r="B253" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="B254" s="6" t="s">
         <v>452</v>
       </c>
-      <c r="D252" s="8">
-[...4 lines deleted...]
-      <c r="B253" s="5" t="s">
+      <c r="C254" s="7" t="s">
         <v>453</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D254" s="8">
+        <v>200</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6" t="s">
         <v>454</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D255" s="8">
-        <v>200</v>
+        <v>213</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D256" s="8">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D257" s="8">
-        <v>203</v>
+        <v>213</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>460</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D258" s="8">
-        <v>213</v>
+        <v>235</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D259" s="8">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6" t="s">
         <v>464</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D260" s="8">
-        <v>245</v>
+        <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:4">
-      <c r="B261" s="6" t="s">
+      <c r="B261" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="C261" s="7" t="s">
+    </row>
+    <row r="262" spans="1:4">
+      <c r="B262" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="B263" s="6" t="s">
         <v>467</v>
       </c>
-      <c r="D261" s="8">
-[...4 lines deleted...]
-      <c r="B262" s="5" t="s">
+      <c r="C263" s="7" t="s">
         <v>468</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D263" s="8">
+        <v>230</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D264" s="8">
-        <v>230</v>
+        <v>286</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D265" s="8">
-        <v>286</v>
+        <v>483</v>
       </c>
     </row>
     <row r="266" spans="1:4">
-      <c r="B266" s="6" t="s">
+      <c r="B266" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="C266" s="7" t="s">
+    </row>
+    <row r="267" spans="1:4">
+      <c r="B267" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="B268" s="6" t="s">
         <v>474</v>
       </c>
-      <c r="D266" s="8">
-[...4 lines deleted...]
-      <c r="B267" s="5" t="s">
+      <c r="C268" s="7" t="s">
         <v>475</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D268" s="8">
+        <v>255</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D269" s="8">
-        <v>255</v>
+        <v>284</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D270" s="8">
-        <v>284</v>
+        <v>37958</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D271" s="8">
-        <v>37958</v>
+        <v>97</v>
       </c>
     </row>
     <row r="272" spans="1:4">
-      <c r="B272" s="6" t="s">
+      <c r="B272" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="C272" s="7" t="s">
+    </row>
+    <row r="273" spans="1:4">
+      <c r="B273" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="B274" s="6" t="s">
         <v>483</v>
       </c>
-      <c r="D272" s="8">
-[...4 lines deleted...]
-      <c r="B273" s="5" t="s">
+      <c r="C274" s="7" t="s">
         <v>484</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D274" s="8">
+        <v>578</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>485</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D275" s="8">
-        <v>578</v>
+        <v>551</v>
       </c>
     </row>
     <row r="276" spans="1:4">
-      <c r="B276" s="6" t="s">
+      <c r="B276" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="C276" s="7" t="s">
+    </row>
+    <row r="277" spans="1:4">
+      <c r="B277" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="B278" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="D276" s="8">
-[...4 lines deleted...]
-      <c r="B277" s="5" t="s">
+      <c r="C278" s="7" t="s">
         <v>489</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D278" s="8">
+        <v>62</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D279" s="8">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D280" s="8">
-        <v>64</v>
+        <v>280</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D281" s="8">
-        <v>280</v>
+        <v>327</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D282" s="8">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D283" s="8">
-        <v>339</v>
+        <v>885</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D284" s="8">
-        <v>885</v>
+        <v>153</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D285" s="8">
-        <v>153</v>
+        <v>169</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D286" s="8">
-        <v>169</v>
+        <v>302</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D287" s="8">
-        <v>302</v>
+        <v>737</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D288" s="8">
-        <v>737</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D289" s="8">
-        <v>1052</v>
+        <v>958</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6" t="s">
         <v>512</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D290" s="8">
-        <v>958</v>
+        <v>117</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D291" s="8">
-        <v>117</v>
+        <v>129</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D292" s="8">
-        <v>129</v>
+        <v>658</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D293" s="8">
-        <v>658</v>
+        <v>723</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D294" s="8">
-        <v>723</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D295" s="8">
-        <v>1132</v>
+        <v>67</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D296" s="8">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D297" s="8">
-        <v>106</v>
+        <v>582</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D298" s="8">
-        <v>582</v>
+        <v>643</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D299" s="8">
-        <v>643</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D300" s="8">
-        <v>1454</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="301" spans="1:4">
-      <c r="B301" s="6" t="s">
+      <c r="B301" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="C301" s="7" t="s">
+    </row>
+    <row r="302" spans="1:4">
+      <c r="B302" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="B303" s="6" t="s">
         <v>535</v>
       </c>
-      <c r="D301" s="8">
-[...4 lines deleted...]
-      <c r="B302" s="5" t="s">
+      <c r="C303" s="7" t="s">
         <v>536</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D303" s="8">
+        <v>663</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D304" s="8">
-        <v>663</v>
+        <v>691</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6" t="s">
         <v>539</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D305" s="8">
-        <v>691</v>
+        <v>589</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D306" s="8">
-        <v>589</v>
+        <v>253</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D307" s="8">
-        <v>253</v>
+        <v>163</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D308" s="8">
-        <v>163</v>
+        <v>226</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D309" s="8">
-        <v>226</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:4">
-      <c r="B310" s="6" t="s">
+      <c r="B310" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="C310" s="7" t="s">
+    </row>
+    <row r="311" spans="1:4">
+      <c r="B311" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="B312" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="D310" s="8">
-[...4 lines deleted...]
-      <c r="B311" s="5" t="s">
+      <c r="C312" s="7" t="s">
         <v>551</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D312" s="8">
+        <v>980</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D313" s="8">
-        <v>980</v>
+        <v>775</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D314" s="8">
-        <v>775</v>
+        <v>355</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D315" s="8">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D316" s="8">
-        <v>356</v>
+        <v>157</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D317" s="8">
-        <v>157</v>
+        <v>114</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6" t="s">
         <v>562</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D318" s="8">
-        <v>114</v>
+        <v>369</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D319" s="8">
-        <v>369</v>
+        <v>789</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D320" s="8">
-        <v>789</v>
+        <v>132</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D321" s="8">
-        <v>132</v>
+        <v>777</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D322" s="8">
-        <v>777</v>
+        <v>717</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D323" s="8">
-        <v>717</v>
+        <v>122</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D324" s="8">
-        <v>122</v>
+        <v>381</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D325" s="8">
-        <v>381</v>
+        <v>733</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D326" s="8">
-        <v>733</v>
+        <v>148</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D327" s="8">
-        <v>148</v>
+        <v>190</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D328" s="8">
-        <v>190</v>
+        <v>585</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D329" s="8">
-        <v>585</v>
+        <v>235</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D330" s="8">
-        <v>235</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D331" s="8">
-        <v>1022</v>
+        <v>335</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D332" s="8">
-        <v>335</v>
+        <v>413</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D333" s="8">
-        <v>413</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D334" s="8">
-        <v>1139</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D335" s="8">
-        <v>1717</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D336" s="8">
-        <v>1430</v>
+        <v>136</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D337" s="8">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D338" s="8">
-        <v>134</v>
+        <v>117</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>604</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D339" s="8">
-        <v>117</v>
+        <v>132</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D340" s="8">
-        <v>132</v>
+        <v>174</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="B341" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D341" s="8">
-        <v>174</v>
+        <v>118</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="B342" s="6" t="s">
         <v>610</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D342" s="8">
-        <v>118</v>
+        <v>110</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D343" s="8">
-        <v>110</v>
+        <v>81</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6" t="s">
         <v>614</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D344" s="8">
-        <v>81</v>
+        <v>184</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D345" s="8">
-        <v>184</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D346" s="8">
-        <v>2244</v>
+        <v>125</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D347" s="8">
-        <v>125</v>
+        <v>324</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D348" s="8">
-        <v>324</v>
+        <v>269</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D349" s="8">
-        <v>269</v>
+        <v>335</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D350" s="8">
-        <v>335</v>
+        <v>5235</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D351" s="8">
-        <v>5235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D352" s="8">
-        <v>250</v>
+        <v>506</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6" t="s">
         <v>632</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D353" s="8">
-        <v>506</v>
+        <v>184</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D354" s="8">
-        <v>184</v>
+        <v>307</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D355" s="8">
-        <v>307</v>
+        <v>155</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6" t="s">
         <v>638</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D356" s="8">
-        <v>155</v>
+        <v>390</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D357" s="8">
-        <v>390</v>
+        <v>120</v>
       </c>
     </row>
     <row r="358" spans="1:4">
-      <c r="B358" s="6" t="s">
+      <c r="B358" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="C358" s="7" t="s">
+    </row>
+    <row r="359" spans="1:4">
+      <c r="B359" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="B360" s="6" t="s">
         <v>643</v>
       </c>
-      <c r="D358" s="8">
-[...4 lines deleted...]
-      <c r="B359" s="5" t="s">
+      <c r="C360" s="7" t="s">
         <v>644</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D360" s="8">
+        <v>696</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D361" s="8">
-        <v>696</v>
+        <v>520</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D362" s="8">
-        <v>520</v>
+        <v>694</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6" t="s">
         <v>649</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D363" s="8">
-        <v>694</v>
+        <v>444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D364" s="8">
-        <v>444</v>
+        <v>487</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6" t="s">
         <v>653</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D365" s="8">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6" t="s">
         <v>655</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D366" s="8">
-        <v>493</v>
+        <v>532</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D367" s="8">
-        <v>532</v>
+        <v>556</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6" t="s">
         <v>659</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D368" s="8">
-        <v>556</v>
+        <v>619</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6" t="s">
         <v>661</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D369" s="8">
-        <v>619</v>
+        <v>532</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D370" s="8">
-        <v>532</v>
+        <v>890</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6" t="s">
         <v>665</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D371" s="8">
-        <v>890</v>
+        <v>978</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D372" s="8">
-        <v>978</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D373" s="8">
-        <v>1051</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D374" s="8">
-        <v>1177</v>
+        <v>920</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6" t="s">
         <v>673</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D375" s="8">
-        <v>920</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D376" s="8">
-        <v>1302</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="377" spans="1:4">
-      <c r="B377" s="6" t="s">
+      <c r="B377" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="C377" s="7" t="s">
+    </row>
+    <row r="378" spans="1:4">
+      <c r="B378" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="B379" s="6" t="s">
         <v>678</v>
       </c>
-      <c r="D377" s="8">
-[...4 lines deleted...]
-      <c r="B378" s="5" t="s">
+      <c r="C379" s="7" t="s">
         <v>679</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D379" s="8">
+        <v>2930</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6" t="s">
         <v>680</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D380" s="8">
-        <v>2930</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="381" spans="1:4">
-      <c r="B381" s="6" t="s">
+      <c r="B381" s="5" t="s">
         <v>682</v>
       </c>
-      <c r="C381" s="7" t="s">
+    </row>
+    <row r="382" spans="1:4">
+      <c r="B382" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="B383" s="6" t="s">
         <v>683</v>
       </c>
-      <c r="D381" s="8">
-[...4 lines deleted...]
-      <c r="B382" s="5" t="s">
+      <c r="C383" s="7" t="s">
         <v>684</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D383" s="8">
+        <v>1725</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D384" s="8">
-        <v>1725</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D385" s="8">
-        <v>2655</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6" t="s">
         <v>689</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D386" s="8">
-        <v>2585</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6" t="s">
         <v>691</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D387" s="8">
-        <v>3972</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D388" s="8">
-        <v>3240</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="389" spans="1:4">
-      <c r="B389" s="6" t="s">
+      <c r="B389" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="C389" s="7" t="s">
+    </row>
+    <row r="390" spans="1:4">
+      <c r="B390" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="B391" s="6" t="s">
         <v>696</v>
       </c>
-      <c r="D389" s="8">
-[...4 lines deleted...]
-      <c r="B390" s="5" t="s">
+      <c r="C391" s="7" t="s">
         <v>697</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D391" s="8">
+        <v>541</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="B392" s="6" t="s">
         <v>698</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D392" s="8">
-        <v>541</v>
+        <v>252</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="B393" s="6" t="s">
         <v>700</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D393" s="8">
-        <v>252</v>
+        <v>673</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D394" s="8">
-        <v>673</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D395" s="8">
-        <v>1170</v>
+        <v>354</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6" t="s">
         <v>706</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D396" s="8">
-        <v>354</v>
+        <v>5324</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D397" s="8">
-        <v>5324</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6" t="s">
         <v>710</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D398" s="8">
-        <v>1358</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D399" s="8">
-        <v>2152</v>
+        <v>910</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D400" s="8">
-        <v>910</v>
+        <v>568</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D401" s="8">
-        <v>568</v>
+        <v>408</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6" t="s">
         <v>718</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D402" s="8">
-        <v>408</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D403" s="8">
-        <v>2513</v>
+        <v>397</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D404" s="8">
-        <v>397</v>
+        <v>200</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6" t="s">
         <v>724</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D405" s="8">
-        <v>200</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D406" s="8">
-        <v>1043</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D407" s="8">
-        <v>1829</v>
+        <v>755</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6" t="s">
         <v>730</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D408" s="8">
-        <v>755</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D409" s="8">
-        <v>3383</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D410" s="8">
-        <v>2050</v>
+        <v>782</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6" t="s">
         <v>736</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D411" s="8">
-        <v>782</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D412" s="8">
-        <v>2938</v>
+        <v>79</v>
       </c>
     </row>
     <row r="413" spans="1:4">
-      <c r="B413" s="6" t="s">
+      <c r="B413" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="C413" s="7" t="s">
+    </row>
+    <row r="414" spans="1:4">
+      <c r="B414" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="B415" s="6" t="s">
         <v>741</v>
       </c>
-      <c r="D413" s="8">
-[...4 lines deleted...]
-      <c r="B414" s="5" t="s">
+      <c r="C415" s="7" t="s">
         <v>742</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>7</v>
+      <c r="D415" s="8">
+        <v>154</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="6" t="s">
         <v>743</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D416" s="8">
-        <v>154</v>
+        <v>982</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6" t="s">
         <v>745</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D417" s="8">
         <v>982</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D418" s="8">
-        <v>982</v>
+        <v>147</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6" t="s">
         <v>749</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D419" s="8">
-        <v>147</v>
+        <v>184</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6" t="s">
         <v>751</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D420" s="8">
-        <v>184</v>
+        <v>250</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="B421" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D421" s="8">
-        <v>250</v>
+        <v>158</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="B422" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D422" s="8">
-        <v>158</v>
+        <v>82</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="B423" s="6" t="s">
         <v>757</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D423" s="8">
-        <v>82</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D424" s="8">
-        <v>4386</v>
+        <v>694</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="B425" s="6" t="s">
         <v>761</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D425" s="8">
-        <v>694</v>
+        <v>9202</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D426" s="8">
-        <v>9202</v>
-[...3 lines deleted...]
-      <c r="B427" s="6" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="B429" s="5" t="s">
         <v>765</v>
-      </c>
-[...9 lines deleted...]
-        <v>767</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>