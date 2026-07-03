--- v0 (2026-04-16)
+++ v1 (2026-07-03)
@@ -362,51 +362,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315139fc3c7b3a84560b961ebdbcd3c81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e1c0b56083b9406ce6d3f46ddcc21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -777,326 +777,326 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>4197</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>2099</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2137</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>4197</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>2289</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>7516</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>2480</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>2289</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>2480</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
-        <v>7516</v>
+        <v>7370</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>2480</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>2289</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>4197</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
-        <v>2137</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>7516</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>2137</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>2099</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>2099</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>4960</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>12017</v>
+        <v>11790</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>12017</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>12017</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>3052</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>2671</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>2480</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>7821</v>
+        <v>7670</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>16786</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="5" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>