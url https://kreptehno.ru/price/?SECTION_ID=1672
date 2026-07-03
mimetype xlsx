--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -362,51 +362,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e1c0b56083b9406ce6d3f46ddcc21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a3fe254b6d9552a14303a25cfd43e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>