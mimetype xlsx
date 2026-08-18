--- v2 (2026-07-03)
+++ v3 (2026-08-18)
@@ -62,99 +62,99 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Заклепка резьбовая М8х1,25х18,0, сталь, стандартный борт с насечками</t>
   </si>
   <si>
     <t>1108-01</t>
   </si>
   <si>
     <t>Заклепка резьбовая М3х0,5х9, сталь, уменьшенный борт с насечками</t>
   </si>
   <si>
     <t>1103-02</t>
   </si>
   <si>
     <t>Заклепка резьбовая М4х0,7х11,0 , сталь, потайной борт с насечками</t>
   </si>
   <si>
     <t>1104-03</t>
   </si>
   <si>
-    <t>Заклепка резьбовая М8х1,25х18,0, сталь, уменьшенный борт с насечками</t>
+    <t>Заклепка резьбовая М8х1,25х16,5, сталь, уменьшенный борт с насечками</t>
   </si>
   <si>
     <t>1108-02</t>
   </si>
   <si>
     <t>Заклепка резьбовая М5х0,8х13,0, сталь, потайной борт с насечками</t>
   </si>
   <si>
     <t>1105-03</t>
   </si>
   <si>
     <t>Заклепка резьбовая М10х1,5х20,0, сталь, уменьшенный борт с насечками</t>
   </si>
   <si>
     <t>1110-02</t>
   </si>
   <si>
     <t>Заклепка резьбовая М6х1,0х15,0, сталь, стандартный борт с насечками</t>
   </si>
   <si>
     <t>1106-01</t>
   </si>
   <si>
     <t>Заклепка резьбовая М5х0,8х13,0, сталь, стандартный борт с насечками</t>
   </si>
   <si>
     <t>1105-01</t>
   </si>
   <si>
-    <t>Заклепка резьбовая М6х1,0х16,0(14), сталь, уменьшенный борт с насечками</t>
+    <t>Заклепка резьбовая М6х1,0х14,0, сталь, уменьшенный борт с насечками</t>
   </si>
   <si>
     <t>1106-02</t>
   </si>
   <si>
-    <t>Заклепка резьбовая М10х1,5х20,0, сталь, стандартный борт с насечками</t>
+    <t>Заклепка резьбовая М10х1,5х21,0, сталь, стандартный борт с насечками</t>
   </si>
   <si>
     <t>1110-01</t>
   </si>
   <si>
     <t>Заклепка резьбовая М6х1,0х15,5, сталь, потайной борт с насечками</t>
   </si>
   <si>
     <t>1106-03</t>
   </si>
   <si>
-    <t>Заклепка резьбовая М5х0,8х13,0, сталь, уменьшенный борт с насечками</t>
+    <t>Заклепка резьбовая М5х0,8х11,5, сталь, уменьшенный борт с насечками</t>
   </si>
   <si>
     <t>1105-02</t>
   </si>
   <si>
     <t>Заклепка резьбовая М8х1,25х18,0, сталь, потайной борт с насечками</t>
   </si>
   <si>
     <t>1108-03</t>
   </si>
   <si>
     <t>Заклепка резьбовая М4х0,7х11,0 , сталь, стандартный борт с насечками</t>
   </si>
   <si>
     <t>1104-01</t>
   </si>
   <si>
     <t>Заклепка резьбовая М10х1,5х20,0, сталь, потайной борт с насечками</t>
   </si>
   <si>
     <t>1110-03</t>
   </si>
   <si>
     <t>Заклепка резьбовая М4х0,7х11,0 , сталь, уменьшенный борт с насечками</t>
   </si>
@@ -362,51 +362,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a3fe254b6d9552a14303a25cfd43e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ec546d38bf68637276f6abb1db231.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -810,51 +810,51 @@
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>2060</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>2137</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>4197</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>2250</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>7516</v>
       </c>
     </row>
     <row r="17" spans="1:4">
@@ -997,51 +997,51 @@
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>4870</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>11790</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>12017</v>
+        <v>11790</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>12017</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>3000</v>
       </c>
     </row>
     <row r="34" spans="1:4">