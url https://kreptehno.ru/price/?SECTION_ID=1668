--- v0 (2026-04-16)
+++ v1 (2026-07-03)
@@ -548,51 +548,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343eb4e230e6d31dedc1c04b3a25d61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cad96783f5ea9292633de0dd583bf41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1095,51 +1095,51 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -1524,51 +1524,51 @@
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>1.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="65" spans="1:4">