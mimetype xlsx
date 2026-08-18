--- v1 (2026-07-03)
+++ v2 (2026-08-18)
@@ -548,51 +548,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cad96783f5ea9292633de0dd583bf41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dcc7366d12ce8f7783276f31ed7a41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1293,51 +1293,51 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>0.5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="44" spans="1:4">
@@ -1502,95 +1502,95 @@
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>0.4</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>1.2</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="67" spans="1:4">