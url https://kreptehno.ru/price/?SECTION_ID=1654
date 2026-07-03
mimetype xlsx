--- v0 (2026-04-17)
+++ v1 (2026-07-03)
@@ -236,51 +236,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5accff3170443a1e5ce00ccafcf341.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a20205e8b5fbcad2ec5c1ba1a23a81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>