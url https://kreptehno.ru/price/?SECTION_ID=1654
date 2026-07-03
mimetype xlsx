--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -236,51 +236,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a20205e8b5fbcad2ec5c1ba1a23a81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f0dd5e3d141edde7d92babd34a6b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>