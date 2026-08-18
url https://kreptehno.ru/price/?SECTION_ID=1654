--- v2 (2026-07-03)
+++ v3 (2026-08-18)
@@ -50,69 +50,69 @@
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Дюбель для ГКЛ, Россия, Китай</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Дюбель для ГВЛ, ГК &amp;quot;бабочка&amp;quot; TNF 10*50 (без шурупа) , Россия</t>
   </si>
   <si>
     <t>А34134</t>
   </si>
   <si>
-    <t>Дюбель для ГКЛ DRIVA метал. со сверлом &amp;quot;SPA&amp;quot; 14(15)*38</t>
+    <t>Дюбель для ГКЛ DRIVA метал. со сверлом 14(15)*38</t>
   </si>
   <si>
     <t>А34130</t>
   </si>
   <si>
     <t>Дюбель для ГКЛ DRIVA метал. со сверлом 15*29</t>
   </si>
   <si>
     <t>А34131</t>
   </si>
   <si>
-    <t>Дюбель для ГКЛ DRIVA пласт. 15*23 &amp;quot;SPB&amp;quot;</t>
+    <t>Дюбель для ГКЛ DRIVA пласт. 15*23</t>
   </si>
   <si>
     <t>А34132</t>
   </si>
   <si>
-    <t>Дюбель для ГКЛ DRIVA пласт. со сверлом 14(12)*32 &amp;quot;SPN&amp;quot;</t>
+    <t>Дюбель для ГКЛ DRIVA пласт. со сверлом 12*32</t>
   </si>
   <si>
     <t>А34133</t>
   </si>
   <si>
     <t>Дюбель для ГКЛ &amp;quot;Дрива&amp;quot; со сверлом (нейлон) + шуруп 4,5*35</t>
   </si>
   <si>
     <t>76082027</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -236,51 +236,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f0dd5e3d141edde7d92babd34a6b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2119e761fc63f830d8b7ec7227761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>