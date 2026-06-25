--- v0 (2026-04-17)
+++ v1 (2026-06-25)
@@ -59,165 +59,165 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Дюбель нейлон SX Plus 4*20, Fischer</t>
   </si>
   <si>
     <t>70004/577296</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*35 Fischer </t>
   </si>
   <si>
     <t>62754</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 14*75 Fischer </t>
   </si>
   <si>
-    <t>577287</t>
+    <t>62757/577287</t>
   </si>
   <si>
     <t>Дюбель нейлон SX Plus 10*50, Fischer</t>
   </si>
   <si>
     <t>577300</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX Plus 10*80 Plug Fischer </t>
   </si>
   <si>
     <t>568110/24829</t>
   </si>
   <si>
-    <t xml:space="preserve">Дюбель нейлон SX Plus  8*40 Fischer </t>
+    <t xml:space="preserve">Дюбель нейлон SX Plus 8*40 Fischer </t>
   </si>
   <si>
     <t>70008-F/568008</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  8*65L Fischer </t>
   </si>
   <si>
     <t>24828</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX 12*60 Fischer </t>
   </si>
   <si>
     <t>70012-F</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 10*60 Fischer </t>
   </si>
   <si>
     <t>77871</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 12*70 Fischer </t>
   </si>
   <si>
-    <t>577288</t>
+    <t>62758/577288</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  6*50 R с буртом Fischer </t>
   </si>
   <si>
     <t>78185</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*35 R с буртом Fischer </t>
   </si>
   <si>
     <t>62756</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  6*50 Fischer </t>
   </si>
   <si>
     <t>24827</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*50 R с буртом Fischer </t>
   </si>
   <si>
     <t>72095</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 10*60 R с буртом Fischer </t>
   </si>
   <si>
-    <t>577294</t>
+    <t>77872/577294</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 5*30 R с буртом Fischer </t>
   </si>
   <si>
     <t>94722</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 8*50 Fischer </t>
   </si>
   <si>
     <t>77869/91599</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  5*25 Fischer </t>
   </si>
   <si>
     <t>70005</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  6*30 Fischer </t>
   </si>
   <si>
     <t>70006-F</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*50L Fischer </t>
   </si>
   <si>
     <t>72094</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 5*30 Fischer </t>
   </si>
   <si>
     <t>94721</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 8*50 R с буртом Fischer </t>
   </si>
   <si>
-    <t>577292</t>
+    <t>77870/577292</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX 14*70 Fischer </t>
   </si>
   <si>
     <t>70014</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -338,51 +338,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f636da85f1113f856eba902f0a5ae51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9205a7c97d5c810ebbc7c41799da41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>