--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -338,51 +338,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9205a7c97d5c810ebbc7c41799da41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f370854290b013bf3f14aa6f6ffd1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>