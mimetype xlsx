--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -1046,51 +1046,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abd998dd2758fefd4395a1083bca61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e39ff534292a0cc86baff5c65da91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1461,51 +1461,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>381</v>
+        <v>635</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1527,106 +1527,106 @@
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
-        <v>498</v>
+        <v>437</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
-        <v>514</v>
+        <v>882</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:4">
@@ -1648,62 +1648,62 @@
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>997</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>187</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>263</v>
+        <v>516</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>1160</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>564</v>
       </c>
     </row>
     <row r="32" spans="1:4">
@@ -1884,62 +1884,62 @@
         <v>80</v>
       </c>
       <c r="D48" s="8">
         <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D49" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="8">
-        <v>280</v>
+        <v>303</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="8">
-        <v>383</v>
+        <v>412</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D52" s="8">
         <v>516</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="8">
         <v>517</v>
       </c>
     </row>
     <row r="54" spans="1:4">
@@ -1950,51 +1950,51 @@
         <v>92</v>
       </c>
       <c r="D54" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D55" s="8">
         <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D56" s="8">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D57" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D58" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:4">
@@ -2065,51 +2065,51 @@
         <v>111</v>
       </c>
       <c r="D65" s="8">
         <v>2192</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="8">
         <v>701</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="8">
-        <v>1233</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="8">
         <v>2983</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D69" s="8">
         <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:4">
@@ -2180,133 +2180,133 @@
         <v>130</v>
       </c>
       <c r="D76" s="8">
         <v>317</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D77" s="8">
         <v>239</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D78" s="8">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D79" s="8">
         <v>51</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D82" s="8">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D83" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D84" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D85" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D86" s="8">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D87" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D88" s="8">
         <v>118</v>
       </c>
     </row>
     <row r="89" spans="1:4">
@@ -2372,51 +2372,51 @@
         <v>163</v>
       </c>
       <c r="D94" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D95" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D96" s="8">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D97" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D98" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:4">
@@ -2427,161 +2427,161 @@
         <v>173</v>
       </c>
       <c r="D99" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D100" s="8">
         <v>340</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D101" s="8">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D102" s="8">
         <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D103" s="8">
         <v>135</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D104" s="8">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D105" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D106" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D107" s="8">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D108" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D109" s="8">
-        <v>137</v>
+        <v>126</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D110" s="8">
         <v>124</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D111" s="8">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D112" s="8">
         <v>137</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D113" s="8">
         <v>97</v>
       </c>
     </row>
     <row r="114" spans="1:4">
@@ -2603,51 +2603,51 @@
         <v>205</v>
       </c>
       <c r="D115" s="8">
         <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D116" s="8">
         <v>66</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D117" s="8">
-        <v>101</v>
+        <v>83</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D118" s="8">
         <v>153</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D119" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="120" spans="1:4">
@@ -3030,95 +3030,95 @@
         <v>275</v>
       </c>
       <c r="D156" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D157" s="8">
         <v>175</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D158" s="8">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D159" s="8">
         <v>37</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D160" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D161" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D162" s="8">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D163" s="8">
         <v>3085</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="5" t="s">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>