--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -1046,51 +1046,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e39ff534292a0cc86baff5c65da91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e578bdecaa30097f6302e9d5047b261.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1538,51 +1538,51 @@
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>437</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>179</v>
       </c>
     </row>
     <row r="21" spans="1:4">
@@ -1939,51 +1939,51 @@
         <v>90</v>
       </c>
       <c r="D53" s="8">
         <v>517</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D54" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D55" s="8">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D56" s="8">
         <v>131</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D57" s="8">
         <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:4">
@@ -2065,95 +2065,95 @@
         <v>111</v>
       </c>
       <c r="D65" s="8">
         <v>2192</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="8">
         <v>701</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="8">
-        <v>1209</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="8">
         <v>2983</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D69" s="8">
-        <v>185</v>
+        <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D70" s="8">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="8">
-        <v>1275</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>126</v>
       </c>
@@ -2229,51 +2229,51 @@
         <v>6</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D82" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D83" s="8">
-        <v>67</v>
+        <v>66.2</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D84" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D85" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:4">
@@ -2328,183 +2328,183 @@
         <v>155</v>
       </c>
       <c r="D90" s="8">
         <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D91" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D92" s="8">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D93" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D94" s="8">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D95" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D96" s="8">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D97" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D98" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D99" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D100" s="8">
-        <v>340</v>
+        <v>351</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D101" s="8">
         <v>88</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D102" s="8">
-        <v>225</v>
+        <v>224.4</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D103" s="8">
         <v>135</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D104" s="8">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D105" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D106" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="107" spans="1:4">
@@ -2537,95 +2537,95 @@
         <v>193</v>
       </c>
       <c r="D109" s="8">
         <v>126</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D110" s="8">
         <v>124</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D111" s="8">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D112" s="8">
         <v>137</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D113" s="8">
         <v>97</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D114" s="8">
         <v>123</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D115" s="8">
-        <v>500</v>
+        <v>485.4</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D116" s="8">
         <v>66</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D117" s="8">
         <v>83</v>
       </c>
     </row>
     <row r="118" spans="1:4">
@@ -2647,51 +2647,51 @@
         <v>213</v>
       </c>
       <c r="D119" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D120" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D121" s="8">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D122" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D123" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -2882,254 +2882,254 @@
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D144" s="8">
-        <v>304</v>
+        <v>298</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D145" s="8">
         <v>198</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D146" s="8">
-        <v>263</v>
+        <v>257.3</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D147" s="8">
         <v>129</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D148" s="8">
         <v>167</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D149" s="8">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D150" s="8">
         <v>2300</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D151" s="8">
         <v>535</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D152" s="8">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D153" s="8">
         <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="5" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D156" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D157" s="8">
-        <v>175</v>
+        <v>161</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D158" s="8">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D159" s="8">
-        <v>37</v>
+        <v>27</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D160" s="8">
         <v>46</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D161" s="8">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D162" s="8">
         <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D163" s="8">
-        <v>3085</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="5" t="s">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>