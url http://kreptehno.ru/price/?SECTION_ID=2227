--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf08d06d512dd10a09a1c03eb1e4e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821cc883ec56666ab87e5d17f53e8d81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1224,51 +1224,51 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>414</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>3051</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>544</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -1323,51 +1323,51 @@
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>301</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
-        <v>180</v>
+        <v>236</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:4">
@@ -1400,51 +1400,51 @@
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>520</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>165</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:4">
@@ -1510,51 +1510,51 @@
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>204</v>
+        <v>236</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>463</v>
       </c>
     </row>
     <row r="55" spans="1:4">
@@ -1565,51 +1565,51 @@
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>151</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:4">
@@ -1620,51 +1620,51 @@
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="8">
-        <v>240</v>
+        <v>308</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="8">
         <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="8">
         <v>359</v>
       </c>
     </row>
     <row r="65" spans="1:4">
@@ -1686,51 +1686,51 @@
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>354</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>402</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>152</v>
+        <v>236</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>5630</v>
       </c>
     </row>
     <row r="71" spans="1:4">
@@ -1840,51 +1840,51 @@
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1113</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>1012</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
-        <v>3260</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>2370</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="8">
         <v>3450</v>
       </c>
     </row>
     <row r="87" spans="1:4">