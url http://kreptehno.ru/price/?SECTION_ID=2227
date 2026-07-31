--- v0 (2026-06-13)
+++ v1 (2026-07-31)
@@ -239,99 +239,99 @@
   <si>
     <t>0704.018300/180121</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 10мм с выходом 1/2&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.023600</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под шланг 10 мм(ЕЛОЧКА), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018400/180122</t>
   </si>
   <si>
     <t>Штуцер быстроразъемный с выходом под 3/8&amp;quot;F (внутренняя резьба), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.019100/180151</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 3/8&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.019700</t>
+    <t>0704.019700/180180</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 1/4&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.020300</t>
+    <t>0704.020300/180186</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.021100</t>
   </si>
   <si>
     <t>Заглушка 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.021800</t>
   </si>
   <si>
     <t>Штуцер &amp;quot;ЕЛОЧКА&amp;quot; для шланга 6мм с выходом 1/4&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.023200</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под шланг 8x10мм (с пружиной), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018600</t>
   </si>
   <si>
     <t>Штуцер быстроразъемный с выходом под 1/4&amp;quot;М (наружная резьба), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018700/180140</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;M (наружная резьба) - 3/8&amp;quot;M (наружная резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.021400</t>
   </si>
   <si>
     <t>Переходник 1/4&amp;quot;F (внутренняя резьба) - 1/4&amp;quot;F (внутренняя резьба),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
-    <t>0704.022100</t>
+    <t>0704.022100/180230</t>
   </si>
   <si>
     <t>Штуцер двусторонний &amp;quot;ЕЛОЧКА&amp;quot; для шланга 6мм, Elitech</t>
   </si>
   <si>
     <t>0704.024000</t>
   </si>
   <si>
     <t>Штуцер быстроразъемный с выходом под шланг 10мм(ЕЛОЧКА),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.019400/180162</t>
   </si>
   <si>
     <t>Муфта быстросъемная с выходом под шланг 6 мм(ЕЛОЧКА), раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.018200/180120</t>
   </si>
   <si>
     <t>Штуцер быстроразъемный с выходом под шланг 6мм(ЕЛОЧКА),  раб. давл до 20Бар, Elitech</t>
   </si>
   <si>
     <t>0704.019200/180160</t>
   </si>
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa56ac194fe705e3cf193d46df8131.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179b207a0a75890f2ab494382370381.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1059,51 +1059,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>4740</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>14692</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1984</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1213,73 +1213,73 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>841</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>433</v>
+        <v>414</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>3051</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
-        <v>655</v>
+        <v>544</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:4">
@@ -1400,73 +1400,73 @@
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>520</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>204</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
-        <v>204</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:4">
@@ -1499,51 +1499,51 @@
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>133</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:4">
@@ -1697,62 +1697,62 @@
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>410</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>5700</v>
+        <v>5630</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
         <v>3212</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>1745</v>
       </c>
     </row>
     <row r="73" spans="1:4">
@@ -1796,51 +1796,51 @@
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>463</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>3212</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
-        <v>6037</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>604</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1113</v>
       </c>
     </row>
     <row r="81" spans="1:4">