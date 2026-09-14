--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179b207a0a75890f2ab494382370381.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf08d06d512dd10a09a1c03eb1e4e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1059,51 +1059,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>4680</v>
+        <v>4910</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>14692</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>1984</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1191,51 +1191,51 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>8024</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>841</v>
+        <v>697</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>414</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -1433,95 +1433,95 @@
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>224</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
-        <v>157</v>
+        <v>228</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>459</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
-        <v>224</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
@@ -1675,51 +1675,51 @@
         <v>117</v>
       </c>
       <c r="D65" s="8">
         <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>354</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
-        <v>410</v>
+        <v>402</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:4">
@@ -1752,51 +1752,51 @@
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>1745</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>653</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
-        <v>436</v>
+        <v>409</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
         <v>1594</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>463</v>
       </c>
     </row>
     <row r="77" spans="1:4">
@@ -1807,51 +1807,51 @@
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>3212</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="8">
         <v>6200</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="8">
-        <v>604</v>
+        <v>456</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1113</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
         <v>1012</v>
       </c>
     </row>
     <row r="82" spans="1:4">