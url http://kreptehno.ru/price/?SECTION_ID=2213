--- v0 (2026-06-02)
+++ v1 (2026-10-17)
@@ -59,51 +59,51 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Клей монтажный многоцелевой Панели и Молдинги, бежевый 100гр/м2, 310мл, TYTAN</t>
   </si>
   <si>
     <t>96283</t>
   </si>
   <si>
     <t xml:space="preserve">Клей монтажный для зеркал и стекла бежевый 310мл, TYTAN </t>
   </si>
   <si>
     <t>96221</t>
   </si>
   <si>
     <t>Клей монтажный CLASSIC FIX прозрачный 200кг/м2, 310мл, TYTAN</t>
   </si>
   <si>
-    <t>62949</t>
+    <t>62949/11450</t>
   </si>
   <si>
     <t>Клей универсальный МВп-70 Суперсильный прозрачный 280гр, НЕморозостойкий Момент Монтаж</t>
   </si>
   <si>
     <t>1193517</t>
   </si>
   <si>
     <t>Клей-экспресс МБ-50 белый водная основа 400гр, НЕморозостойкий Момент Монтаж</t>
   </si>
   <si>
     <t>600618</t>
   </si>
   <si>
     <t>Клей универсальный МВп-70 Суперсильный прозрачный водная основа185гр, НЕморозостойкий Момент Монтаж</t>
   </si>
   <si>
     <t xml:space="preserve">1317436 </t>
   </si>
   <si>
     <t>Клей строительный №601 универсальный бежевый 405гр, TYTAN</t>
   </si>
   <si>
     <t>23240</t>
   </si>
@@ -362,51 +362,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff8b5b785d71292d8126f9a97cb5b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d6992021089ad08cdf0ddc51cc571.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -799,51 +799,51 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>656</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>709</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>784</v>
+        <v>715</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>438</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>387</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -986,51 +986,51 @@
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>1260</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>1260</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>342</v>
+        <v>274</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>292</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>336</v>
       </c>
     </row>
     <row r="33" spans="1:4">