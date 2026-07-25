--- v0 (2026-06-04)
+++ v1 (2026-07-25)
@@ -233,51 +233,51 @@
   <si>
     <t>84040/98535**</t>
   </si>
   <si>
     <t>Герметик акриловый белый 280 мл, НЕморозостойкий TYTAN</t>
   </si>
   <si>
     <t>74416/14889</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный белый 280 мл, Penosil Premium</t>
   </si>
   <si>
     <t>Н4176/H0020Z</t>
   </si>
   <si>
     <t>Герметик акриловый белый 280 мл, НЕморозостойкий Penosil Premium</t>
   </si>
   <si>
     <t>Н4191/H0032Z</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный бесцветный 280 мл, Penosil Premium</t>
   </si>
   <si>
-    <t xml:space="preserve">Н4175 </t>
+    <t xml:space="preserve">Н4175/H0019Z </t>
   </si>
   <si>
     <t>Герметик акриловый для древесины сосна 280 мл, НЕморозостойкий TYTAN</t>
   </si>
   <si>
     <t>50714/74997</t>
   </si>
   <si>
     <t>Герметик акриловый для древесины дуб 280 мл, НЕморозостойкий TYTAN</t>
   </si>
   <si>
     <t>50721/74911</t>
   </si>
   <si>
     <t>Герметик силиконовый универсальный серый 280 мл, Penosil Premium</t>
   </si>
   <si>
     <t>Н4178</t>
   </si>
   <si>
     <t xml:space="preserve">Герметик силиконовый для аквариумов и стекла бесцветный 280 мл, TYTAN  </t>
   </si>
   <si>
     <t>59574/74577</t>
   </si>
@@ -614,51 +614,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbd7a2b349b1c42f9735e5a1a8f651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84249b8f6da8841c4687b179e35201.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1370,51 +1370,51 @@
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>345</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>234</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>478</v>
+        <v>468</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="45" spans="1:4">
@@ -1425,51 +1425,51 @@
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>453</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>675</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
-        <v>579</v>
+        <v>567</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>332</v>
       </c>
     </row>
     <row r="50" spans="1:4">
@@ -1557,51 +1557,51 @@
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>481</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
         <v>239</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
-        <v>331</v>
+        <v>270</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>331</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8">
         <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:4">