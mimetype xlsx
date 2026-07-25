--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -644,51 +644,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c66a0755fc84e5c2d8ed03e6e8b61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d8b742d1bc444467292a1bd6e62c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1224,73 +1224,73 @@
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="8">
-        <v>253</v>
+        <v>229</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:4">
@@ -1389,62 +1389,62 @@
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>943</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="8">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>198</v>
       </c>
     </row>
     <row r="45" spans="1:4">
@@ -1708,62 +1708,62 @@
         <v>123</v>
       </c>
       <c r="D68" s="8">
         <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="8">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="8">
         <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>223</v>
       </c>
     </row>
     <row r="74" spans="1:4">
@@ -1829,51 +1829,51 @@
         <v>145</v>
       </c>
       <c r="D79" s="8">
         <v>3770</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="8">
         <v>1029</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="8">
-        <v>617</v>
+        <v>703</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="8">
         <v>261</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="8">
         <v>1960</v>
       </c>
     </row>
     <row r="84" spans="1:4">