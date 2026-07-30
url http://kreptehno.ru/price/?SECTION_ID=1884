--- v0 (2026-07-30)
+++ v1 (2026-07-30)
@@ -806,51 +806,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf2a16bad196caf6ddea4fb1b54391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9b13decc5bcb34e322f9f0ec4a0781.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>