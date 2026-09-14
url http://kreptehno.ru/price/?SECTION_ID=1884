--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -806,51 +806,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9b13decc5bcb34e322f9f0ec4a0781.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb940f70820e4e758c3d79d9094281.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1331,51 +1331,51 @@
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>0.5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1518,51 +1518,51 @@
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>1.1</v>
       </c>
     </row>
     <row r="41" spans="1:4">
@@ -1727,62 +1727,62 @@
         <v>97</v>
       </c>
       <c r="D55" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
-        <v>4.1</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>3.4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>6.9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>4.5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
@@ -1848,51 +1848,51 @@
         <v>119</v>
       </c>
       <c r="D66" s="8">
         <v>10.8</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="8">
-        <v>1.1</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="8">
         <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="71" spans="1:4">